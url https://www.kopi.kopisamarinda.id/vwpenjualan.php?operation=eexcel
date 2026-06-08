--- v0 (2026-04-11)
+++ v1 (2026-06-08)
@@ -20868,98 +20868,98 @@
       </c>
       <c r="E619" t="s">
         <v>12</v>
       </c>
       <c r="F619">
         <v>185.0</v>
       </c>
       <c r="G619">
         <v>925.0</v>
       </c>
       <c r="H619" t="s">
         <v>200</v>
       </c>
       <c r="I619" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" t="s">
         <v>523</v>
       </c>
       <c r="B620" t="s">
         <v>524</v>
       </c>
       <c r="C620" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D620">
         <v>1</v>
       </c>
       <c r="E620" t="s">
         <v>12</v>
       </c>
       <c r="F620">
         <v>185.0</v>
       </c>
       <c r="G620">
-        <v>129.5</v>
+        <v>111.0</v>
       </c>
       <c r="H620" t="s">
         <v>200</v>
       </c>
       <c r="I620" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" t="s">
         <v>523</v>
       </c>
       <c r="B621" t="s">
         <v>524</v>
       </c>
       <c r="C621" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D621">
         <v>1</v>
       </c>
       <c r="E621" t="s">
         <v>12</v>
       </c>
       <c r="F621">
         <v>185.0</v>
       </c>
       <c r="G621">
-        <v>111.0</v>
+        <v>129.5</v>
       </c>
       <c r="H621" t="s">
         <v>200</v>
       </c>
       <c r="I621" t="s">
-        <v>303</v>
+        <v>20</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" t="s">
         <v>523</v>
       </c>
       <c r="B622" t="s">
         <v>524</v>
       </c>
       <c r="C622" t="s">
         <v>11</v>
       </c>
       <c r="D622">
         <v>1</v>
       </c>
       <c r="E622" t="s">
         <v>12</v>
       </c>
       <c r="F622">
         <v>185.0</v>
       </c>
       <c r="G622">
         <v>129.5</v>
       </c>
       <c r="H622" t="s">
@@ -26523,156 +26523,156 @@
       </c>
       <c r="E814" t="s">
         <v>12</v>
       </c>
       <c r="F814">
         <v>195.0</v>
       </c>
       <c r="G814">
         <v>58.5</v>
       </c>
       <c r="H814" t="s">
         <v>641</v>
       </c>
       <c r="I814">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" t="s">
         <v>642</v>
       </c>
       <c r="B815" t="s">
         <v>643</v>
       </c>
       <c r="C815" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D815">
         <v>1</v>
       </c>
       <c r="E815" t="s">
         <v>12</v>
       </c>
       <c r="F815">
         <v>195.0</v>
       </c>
       <c r="G815">
-        <v>97.5</v>
+        <v>195.0</v>
       </c>
       <c r="H815" t="s">
         <v>334</v>
       </c>
       <c r="I815" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" t="s">
         <v>642</v>
       </c>
       <c r="B816" t="s">
         <v>643</v>
       </c>
       <c r="C816" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D816">
         <v>1</v>
       </c>
       <c r="E816" t="s">
         <v>12</v>
       </c>
       <c r="F816">
         <v>195.0</v>
       </c>
       <c r="G816">
-        <v>195.0</v>
+        <v>97.5</v>
       </c>
       <c r="H816" t="s">
         <v>334</v>
       </c>
       <c r="I816" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" t="s">
         <v>642</v>
       </c>
       <c r="B817" t="s">
         <v>643</v>
       </c>
       <c r="C817" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D817">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E817" t="s">
         <v>12</v>
       </c>
       <c r="F817">
         <v>195.0</v>
       </c>
       <c r="G817">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H817" t="s">
         <v>334</v>
       </c>
-      <c r="I817" t="s">
-        <v>20</v>
+      <c r="I817">
+        <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" t="s">
         <v>642</v>
       </c>
       <c r="B818" t="s">
         <v>643</v>
       </c>
       <c r="C818" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D818">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E818" t="s">
         <v>12</v>
       </c>
       <c r="F818">
         <v>195.0</v>
       </c>
       <c r="G818">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H818" t="s">
         <v>334</v>
       </c>
-      <c r="I818">
-        <v>0</v>
+      <c r="I818" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" t="s">
         <v>642</v>
       </c>
       <c r="B819" t="s">
         <v>643</v>
       </c>
       <c r="C819" t="s">
         <v>15</v>
       </c>
       <c r="D819">
         <v>1</v>
       </c>
       <c r="E819" t="s">
         <v>12</v>
       </c>
       <c r="F819">
         <v>195.0</v>
       </c>
       <c r="G819">
         <v>195.0</v>
       </c>
       <c r="H819" t="s">
@@ -26784,98 +26784,98 @@
       </c>
       <c r="E823" t="s">
         <v>12</v>
       </c>
       <c r="F823">
         <v>195.0</v>
       </c>
       <c r="G823">
         <v>975.0</v>
       </c>
       <c r="H823" t="s">
         <v>17</v>
       </c>
       <c r="I823" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" t="s">
         <v>642</v>
       </c>
       <c r="B824" t="s">
         <v>643</v>
       </c>
       <c r="C824" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D824">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E824" t="s">
         <v>12</v>
       </c>
       <c r="F824">
         <v>195.0</v>
       </c>
       <c r="G824">
-        <v>117.0</v>
+        <v>78.0</v>
       </c>
       <c r="H824" t="s">
         <v>119</v>
       </c>
-      <c r="I824" t="s">
-        <v>20</v>
+      <c r="I824">
+        <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" t="s">
         <v>642</v>
       </c>
       <c r="B825" t="s">
         <v>643</v>
       </c>
       <c r="C825" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D825">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E825" t="s">
         <v>12</v>
       </c>
       <c r="F825">
         <v>195.0</v>
       </c>
       <c r="G825">
-        <v>78.0</v>
+        <v>117.0</v>
       </c>
       <c r="H825" t="s">
         <v>119</v>
       </c>
-      <c r="I825">
-        <v>0</v>
+      <c r="I825" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" t="s">
         <v>646</v>
       </c>
       <c r="B826" t="s">
         <v>647</v>
       </c>
       <c r="C826" t="s">
         <v>11</v>
       </c>
       <c r="D826">
         <v>1</v>
       </c>
       <c r="E826" t="s">
         <v>12</v>
       </c>
       <c r="F826">
         <v>195.0</v>
       </c>
       <c r="G826">
         <v>195.0</v>
       </c>
       <c r="H826" t="s">
@@ -26900,98 +26900,98 @@
       </c>
       <c r="E827" t="s">
         <v>12</v>
       </c>
       <c r="F827">
         <v>125.0</v>
       </c>
       <c r="G827">
         <v>125.0</v>
       </c>
       <c r="H827" t="s">
         <v>528</v>
       </c>
       <c r="I827" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828" t="s">
         <v>646</v>
       </c>
       <c r="B828" t="s">
         <v>647</v>
       </c>
       <c r="C828" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D828">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E828" t="s">
         <v>12</v>
       </c>
       <c r="F828">
         <v>195.0</v>
       </c>
       <c r="G828">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H828" t="s">
         <v>528</v>
       </c>
-      <c r="I828">
-        <v>0</v>
+      <c r="I828" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="A829" t="s">
         <v>646</v>
       </c>
       <c r="B829" t="s">
         <v>647</v>
       </c>
       <c r="C829" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D829">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E829" t="s">
         <v>12</v>
       </c>
       <c r="F829">
         <v>195.0</v>
       </c>
       <c r="G829">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H829" t="s">
         <v>528</v>
       </c>
-      <c r="I829" t="s">
-        <v>14</v>
+      <c r="I829">
+        <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830" t="s">
         <v>646</v>
       </c>
       <c r="B830" t="s">
         <v>647</v>
       </c>
       <c r="C830" t="s">
         <v>107</v>
       </c>
       <c r="D830">
         <v>1</v>
       </c>
       <c r="E830" t="s">
         <v>12</v>
       </c>
       <c r="F830">
         <v>175.0</v>
       </c>
       <c r="G830">
         <v>175.0</v>
       </c>
       <c r="H830" t="s">
@@ -27016,98 +27016,98 @@
       </c>
       <c r="E831" t="s">
         <v>12</v>
       </c>
       <c r="F831">
         <v>195.0</v>
       </c>
       <c r="G831">
         <v>975.0</v>
       </c>
       <c r="H831" t="s">
         <v>525</v>
       </c>
       <c r="I831" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" t="s">
         <v>646</v>
       </c>
       <c r="B832" t="s">
         <v>647</v>
       </c>
       <c r="C832" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D832">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E832" t="s">
         <v>12</v>
       </c>
       <c r="F832">
         <v>195.0</v>
       </c>
       <c r="G832">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H832" t="s">
         <v>567</v>
       </c>
-      <c r="I832">
-        <v>0</v>
+      <c r="I832" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" t="s">
         <v>646</v>
       </c>
       <c r="B833" t="s">
         <v>647</v>
       </c>
       <c r="C833" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D833">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E833" t="s">
         <v>12</v>
       </c>
       <c r="F833">
         <v>195.0</v>
       </c>
       <c r="G833">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H833" t="s">
         <v>567</v>
       </c>
-      <c r="I833" t="s">
-        <v>14</v>
+      <c r="I833">
+        <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" t="s">
         <v>646</v>
       </c>
       <c r="B834" t="s">
         <v>647</v>
       </c>
       <c r="C834" t="s">
         <v>15</v>
       </c>
       <c r="D834">
         <v>5</v>
       </c>
       <c r="E834" t="s">
         <v>12</v>
       </c>
       <c r="F834">
         <v>185.0</v>
       </c>
       <c r="G834">
         <v>925.0</v>
       </c>
       <c r="H834" t="s">
@@ -30148,98 +30148,98 @@
       </c>
       <c r="E939" t="s">
         <v>12</v>
       </c>
       <c r="F939">
         <v>195.0</v>
       </c>
       <c r="G939">
         <v>78.0</v>
       </c>
       <c r="H939" t="s">
         <v>422</v>
       </c>
       <c r="I939">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:9">
       <c r="A940" t="s">
         <v>711</v>
       </c>
       <c r="B940" t="s">
         <v>712</v>
       </c>
       <c r="C940" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="D940">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E940" t="s">
         <v>12</v>
       </c>
       <c r="F940">
-        <v>175.0</v>
+        <v>125.0</v>
       </c>
       <c r="G940">
-        <v>350.0</v>
+        <v>125.0</v>
       </c>
       <c r="H940" t="s">
-        <v>195</v>
+        <v>675</v>
       </c>
       <c r="I940" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
     </row>
     <row r="941" spans="1:9">
       <c r="A941" t="s">
         <v>711</v>
       </c>
       <c r="B941" t="s">
         <v>712</v>
       </c>
       <c r="C941" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="D941">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E941" t="s">
         <v>12</v>
       </c>
       <c r="F941">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="G941">
-        <v>125.0</v>
+        <v>350.0</v>
       </c>
       <c r="H941" t="s">
-        <v>675</v>
+        <v>195</v>
       </c>
       <c r="I941" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
     </row>
     <row r="942" spans="1:9">
       <c r="A942" t="s">
         <v>711</v>
       </c>
       <c r="B942" t="s">
         <v>712</v>
       </c>
       <c r="C942" t="s">
         <v>15</v>
       </c>
       <c r="D942">
         <v>2</v>
       </c>
       <c r="E942" t="s">
         <v>12</v>
       </c>
       <c r="F942">
         <v>195.0</v>
       </c>
       <c r="G942">
         <v>390.0</v>
       </c>
       <c r="H942" t="s">
@@ -31424,127 +31424,127 @@
       </c>
       <c r="E983" t="s">
         <v>12</v>
       </c>
       <c r="F983">
         <v>195.0</v>
       </c>
       <c r="G983">
         <v>117.0</v>
       </c>
       <c r="H983" t="s">
         <v>710</v>
       </c>
       <c r="I983" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="984" spans="1:9">
       <c r="A984" t="s">
         <v>742</v>
       </c>
       <c r="B984" t="s">
         <v>743</v>
       </c>
       <c r="C984" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="D984">
         <v>1</v>
       </c>
       <c r="E984" t="s">
         <v>12</v>
       </c>
       <c r="F984">
-        <v>175.0</v>
+        <v>210.0</v>
       </c>
       <c r="G984">
-        <v>175.0</v>
+        <v>210.0</v>
       </c>
       <c r="H984" t="s">
         <v>675</v>
       </c>
       <c r="I984" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="985" spans="1:9">
       <c r="A985" t="s">
         <v>742</v>
       </c>
       <c r="B985" t="s">
         <v>743</v>
       </c>
       <c r="C985" t="s">
-        <v>11</v>
+        <v>737</v>
       </c>
       <c r="D985">
         <v>1</v>
       </c>
       <c r="E985" t="s">
         <v>12</v>
       </c>
       <c r="F985">
-        <v>210.0</v>
+        <v>125.0</v>
       </c>
       <c r="G985">
-        <v>210.0</v>
+        <v>125.0</v>
       </c>
       <c r="H985" t="s">
-        <v>675</v>
+        <v>745</v>
       </c>
       <c r="I985" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
     </row>
     <row r="986" spans="1:9">
       <c r="A986" t="s">
         <v>742</v>
       </c>
       <c r="B986" t="s">
         <v>743</v>
       </c>
       <c r="C986" t="s">
-        <v>737</v>
+        <v>107</v>
       </c>
       <c r="D986">
         <v>1</v>
       </c>
       <c r="E986" t="s">
         <v>12</v>
       </c>
       <c r="F986">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="G986">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="H986" t="s">
-        <v>745</v>
+        <v>675</v>
       </c>
       <c r="I986" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
     </row>
     <row r="987" spans="1:9">
       <c r="A987" t="s">
         <v>742</v>
       </c>
       <c r="B987" t="s">
         <v>743</v>
       </c>
       <c r="C987" t="s">
         <v>728</v>
       </c>
       <c r="D987">
         <v>1</v>
       </c>
       <c r="E987" t="s">
         <v>12</v>
       </c>
       <c r="F987">
         <v>125.0</v>
       </c>
       <c r="G987">
         <v>125.0</v>
       </c>
       <c r="H987" t="s">
@@ -35136,98 +35136,98 @@
       </c>
       <c r="E1111" t="s">
         <v>12</v>
       </c>
       <c r="F1111">
         <v>195.0</v>
       </c>
       <c r="G1111">
         <v>195.0</v>
       </c>
       <c r="H1111" t="s">
         <v>675</v>
       </c>
       <c r="I1111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1112" spans="1:9">
       <c r="A1112" t="s">
         <v>829</v>
       </c>
       <c r="B1112" t="s">
         <v>830</v>
       </c>
       <c r="C1112" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D1112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1112" t="s">
         <v>12</v>
       </c>
       <c r="F1112">
-        <v>175.0</v>
+        <v>195.0</v>
       </c>
       <c r="G1112">
-        <v>175.0</v>
+        <v>390.0</v>
       </c>
       <c r="H1112" t="s">
-        <v>831</v>
+        <v>343</v>
       </c>
       <c r="I1112" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1113" spans="1:9">
       <c r="A1113" t="s">
         <v>829</v>
       </c>
       <c r="B1113" t="s">
         <v>830</v>
       </c>
       <c r="C1113" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D1113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E1113" t="s">
         <v>12</v>
       </c>
       <c r="F1113">
-        <v>195.0</v>
+        <v>175.0</v>
       </c>
       <c r="G1113">
-        <v>390.0</v>
+        <v>175.0</v>
       </c>
       <c r="H1113" t="s">
-        <v>343</v>
+        <v>831</v>
       </c>
       <c r="I1113" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1114" spans="1:9">
       <c r="A1114" t="s">
         <v>829</v>
       </c>
       <c r="B1114" t="s">
         <v>830</v>
       </c>
       <c r="C1114" t="s">
         <v>11</v>
       </c>
       <c r="D1114">
         <v>2</v>
       </c>
       <c r="E1114" t="s">
         <v>12</v>
       </c>
       <c r="F1114">
         <v>195.0</v>
       </c>
       <c r="G1114">
         <v>390.0</v>
       </c>
       <c r="H1114" t="s">